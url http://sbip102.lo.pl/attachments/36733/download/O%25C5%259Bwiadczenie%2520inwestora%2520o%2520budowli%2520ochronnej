--- v0 (2026-07-24)
+++ v1 (2026-09-22)
@@ -1125,74 +1125,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Do wniosku o pozwolenie na budowę należy dołączyć: „</w:t>
       </w:r>
       <w:r w:rsidR="007C6D53" w:rsidRPr="007C6D53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">w przypadku obiektu budowlanego, o którym mowa w art. 93-95 ustawy z dnia 5 grudnia 2024 r. o ochronie ludności i obronie cywilnej - oświadczenie inwestora o realizacji obowiązku, o którym mowa w art. 95a ust. 1 tej ustawy, oraz o obowiązku wykonania budowli ochronnej o określonej kategorii odporności i pojemności lub wykonania obiektu budowlanego w sposób </w:t>
       </w:r>
       <w:r w:rsidR="007C6D53" w:rsidRPr="007C6D53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>umożliwiający zorganizowanie w nim miejsca doraźnego schronienia o określonej pojemności albo o braku takiego obowiązku, złożone pod rygorem odpowiedzialności karnej za złożenie fałszywego oświadczenia wynikającej z art. 233 § 6 ustawy z dnia 6 czerwca 1997 r. - Kodeks karny; składający oświadczenie jest obowiązany do zawarcia w nim klauzuli o następującej treści: "Jestem świadomy (-ma) odpowiedzialności karnej za złożenie fałszywego oświadczenia."; klauzula ta zastępuje pouczenie organu o odpowiedzialności karnej za składanie fałszywych oświadczeń.</w:t>
       </w:r>
       <w:r w:rsidRPr="000B7F99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB7484C" w14:textId="35ABE6AB" w:rsidR="00272BD0" w:rsidRPr="000B7F99" w:rsidRDefault="005A7593" w:rsidP="0017282F">
+    <w:p w14:paraId="2CB7484C" w14:textId="03100214" w:rsidR="00272BD0" w:rsidRPr="000B7F99" w:rsidRDefault="005A7593" w:rsidP="0017282F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B7F99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Art. 93-95</w:t>
       </w:r>
+      <w:r w:rsidR="008E399F" w:rsidRPr="008E399F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="008E399F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="000B7F99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ustawy z dnia 5 grudnia 2024 r. </w:t>
+        <w:t xml:space="preserve">ustawy z dnia 5 grudnia 2024 r. </w:t>
       </w:r>
       <w:r w:rsidRPr="000B7F99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>o ochronie ludności i obronie cywilnej</w:t>
       </w:r>
       <w:r w:rsidRPr="000B7F99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Dz. U. poz. 1907) brzmi:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C32D5B4" w14:textId="0A8F3585" w:rsidR="00272BD0" w:rsidRPr="00272BD0" w:rsidRDefault="0035085D" w:rsidP="00272BD0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1496,1029 +1510,1305 @@
     </w:p>
     <w:p w14:paraId="288FCC78" w14:textId="70E49272" w:rsidR="00D95BD9" w:rsidRDefault="00D95BD9" w:rsidP="00D95BD9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
       <w:r w:rsidRPr="00D95BD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>dwukrotności liczby stanowisk postojowych dla samochodów, jeżeli z pkt 1 i 2 nie wynika większa liczba osób - w przypadku garażu podziemnego</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008C3E32" w14:textId="77777777" w:rsidR="00D95BD9" w:rsidRPr="00D95BD9" w:rsidRDefault="00D95BD9" w:rsidP="00D95BD9">
+    <w:p w14:paraId="008C3E32" w14:textId="51BAF0F6" w:rsidR="00D95BD9" w:rsidRPr="00D95BD9" w:rsidRDefault="00D95BD9" w:rsidP="00D95BD9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D95BD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">– przy czym </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A0352">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nie</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0352" w:rsidRPr="00D95BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>większej</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niż liczba osób równa ilorazowi 75 % powierzchni netto kondygnacji podziemnej lub garażu podziemnego i wskaźnika 1,5 m2 na osobę.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABDBF17" w14:textId="23F48FEC" w:rsidR="00D95BD9" w:rsidRPr="00D95BD9" w:rsidRDefault="00D95BD9" w:rsidP="00D95BD9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Przepisu ust. 1 nie stosuje się, jeżeli:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C589528" w14:textId="178F564F" w:rsidR="00D95BD9" w:rsidRPr="00D95BD9" w:rsidRDefault="00D95BD9" w:rsidP="00D95BD9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">liczba lokali mieszkalnych w budynku mieszkalnym wielorodzinnym jest </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>większa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niż 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5EFFC6" w14:textId="0E1B7A61" w:rsidR="00D95BD9" w:rsidRPr="00D95BD9" w:rsidRDefault="00D95BD9" w:rsidP="00D95BD9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> powierzchnia użytkowa w budynku przeznaczona na potrzeby użyteczności publicznej jest </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>większa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niż 250 m2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4087482A" w14:textId="4173A818" w:rsidR="00D95BD9" w:rsidRPr="00D95BD9" w:rsidRDefault="00D95BD9" w:rsidP="00D95BD9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">powierzchnia netto garażu podziemnego jest </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D95BD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>niewiększej</w:t>
+        <w:t>niewiększa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D95BD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> niż liczba osób równa ilorazowi 75 % powierzchni netto kondygnacji podziemnej lub garażu podziemnego i wskaźnika 1,5 m2 na osobę.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2ABDBF17" w14:textId="23F48FEC" w:rsidR="00D95BD9" w:rsidRPr="00D95BD9" w:rsidRDefault="00D95BD9" w:rsidP="00D95BD9">
+        <w:t xml:space="preserve"> niż 75 m2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E84934" w14:textId="0E554DA2" w:rsidR="00D95BD9" w:rsidRPr="00D95BD9" w:rsidRDefault="00D95BD9" w:rsidP="00D95BD9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D95BD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Przepisy ust. 1 i 2 odnoszące się do budynku o określonym przeznaczeniu stosuje się również do każdej części budynku o tym przeznaczeniu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD31C19" w14:textId="445B2FF4" w:rsidR="00D95BD9" w:rsidRPr="00D95BD9" w:rsidRDefault="00D95BD9" w:rsidP="00D95BD9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>W przypadku gdy lokalne uwarunkowania terenowe, w szczególności wielkość działki budowlanej, uniemożliwiają zorganizowanie miejsca doraźnego schronienia o pojemności określonej zgodnie z ust. 1, właściwy wojewoda może, na wniosek inwestora lub właściciela obiektu budowlanego, wyrazić zgodę na zaprojektowanie i wykonanie kondygnacji podziemnej lub garażu podziemnego w sposób umożliwiający zorganizowanie w nim miejsca doraźnego schronienia o mniejszej pojemności.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794B70D1" w14:textId="77777777" w:rsidR="00D95BD9" w:rsidRDefault="00272BD0" w:rsidP="00D95BD9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00272BD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Art.  95.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A726634" w14:textId="182C7C2E" w:rsidR="00272BD0" w:rsidRDefault="00D95BD9" w:rsidP="00D95BD9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Budowle podziemne położone w granicach administracyjnych miast wykorzystywane do celów transportu, w tym drogowego i szynowego, w szczególności zagłębione obiekty metra, podziemnego tramwaju i kolei podziemnej, projektuje się i wykonuje w sposób zapewniający spełnienie warunków technicznych i warunków technicznych użytkowania dla budo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>wli ochronnej</w:t>
+      </w:r>
+      <w:r w:rsidR="00272BD0" w:rsidRPr="00272BD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA4AC0E" w14:textId="3EE3B5B7" w:rsidR="008E399F" w:rsidRPr="008E399F" w:rsidRDefault="008E399F" w:rsidP="00D95BD9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E399F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Art. 95a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E357F2C" w14:textId="2F568A56" w:rsidR="008E399F" w:rsidRPr="008E399F" w:rsidRDefault="008E399F" w:rsidP="008E399F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E399F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E399F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Inwestor zamierzenia budowlanego polegającego na budowie obiektu budowlanego, o którym mowa w art. 93 i art. 95, zawiadamia o zamiarze realizacji inwestycji wójta (burmistrza, prezydenta miasta) właściwego ze względu na lokalizację inwestycji. Do zawiadomienia załącza się dokumentację obejmującą lokalizację oraz charakterystykę inwestycji określającą w szczególności informacje o wielkości części podziemnych w obiekcie budowlanym, przeznaczeniu obiektu budowlanego oraz pomieszczeń lub przestrzeni w części podziemnej obiektu budowlanego, a także proponowane rozwiązania w zakresie zapewnienia obiektu zbiorowej ochrony.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355C85B0" w14:textId="16270CB4" w:rsidR="008E399F" w:rsidRPr="008E399F" w:rsidRDefault="008E399F" w:rsidP="008E399F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E399F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E399F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ójt (burmistrz, prezydent miasta) w terminie 14 dni od dnia otrzymania kompletnego zawiadomienia, o którym mowa w ust. 1, uzgadnia ze starostą oraz wojewodą, który z organów ochrony ludności jest właściwy do uznania projektowanego obiektu budowlanego za budowlę ochronną, zgodnie z art. 89 ust. 2-4. W przypadku braku uzgodnienia organem właściwym jest wójt (burmistrz, prezydent miasta).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39818E73" w14:textId="6B25B5BC" w:rsidR="008E399F" w:rsidRPr="008E399F" w:rsidRDefault="008E399F" w:rsidP="008E399F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E399F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D95BD9">
-[...22 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008E399F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Właściwy organ ochrony ludności, określony na podstawie ust. 2, określa pojemność oraz kategorię odporności budowli ochronnej, jaką należy zapewnić w projektowanym obiekcie budowlanym, w drodze postanowienia w terminie 45 dni od dnia otrzymania kompletnego zawiadomienia, o którym mowa w ust. 1. Przy określaniu pojemności oraz kategorii odporności organ ochrony ludności uwzględnia przesłanki wskazane w art. 90 ust. 1 oraz informacje o powierzchni w planowanej inwestycji, która może być przeznaczona na potrzeby ochrony ludności.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A429FA1" w14:textId="668879CB" w:rsidR="008E399F" w:rsidRPr="008E399F" w:rsidRDefault="008E399F" w:rsidP="008E399F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E399F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E399F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>W przypadku niewydania przez organ ochrony ludności postanowienia w terminie 3 miesięcy od dnia otrzymania kompletnego zawiadomienia, o którym mowa w ust. 1, inwestor może zaprojektować budowlę ochronną w dowolnej kategorii odporności i pojemności niemniejszej niż 30 osób.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F2B2C4" w14:textId="72725D2F" w:rsidR="008E399F" w:rsidRPr="008E399F" w:rsidRDefault="008E399F" w:rsidP="008E399F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E399F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E399F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>W przypadku budynku użyteczności publicznej, o którym mowa w art. 93 ust. 1, właściwy organ ochrony ludności nie określa pojemności oraz kategorii odporności budowli ochronnej, jeżeli na podstawie art. 93 w budynku użyteczności publicznej nie ma obowiązku zapewnienia budowli ochronnej albo organ ochrony ludności zwolnił z obowiązku zapewnienia budowli ochronnej. W takim przypadku stosuje się przepisy art. 94.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C0C36D" w14:textId="1622743D" w:rsidR="008E399F" w:rsidRPr="008E399F" w:rsidRDefault="008E399F" w:rsidP="008E399F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E399F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E399F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Przepisu ust. 1 nie stosuje się:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B15E53E" w14:textId="0DF9FF05" w:rsidR="008E399F" w:rsidRPr="008E399F" w:rsidRDefault="008E399F" w:rsidP="008E399F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D95BD9">
-[...256 lines deleted...]
-        <w:t>”</w:t>
+      <w:r w:rsidRPr="008E399F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>do zamierzenia budowlanego, którego inwestorem jest gmina, powiat lub wojewoda; w takim przypadku inwestor może zaprojektować budowlę ochronną o kategorii odporności i pojemności określonej według potrzeb odpowiednio gminy, powiatu lub województwa;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBCCBD0" w14:textId="6D0CD5EF" w:rsidR="008E399F" w:rsidRPr="00D95BD9" w:rsidRDefault="008E399F" w:rsidP="008E399F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E399F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>w przypadku uzyskania przez inwestora zwolnienia z obowiązku zapewnienia budowli ochronnej w budynku użyteczności publicznej,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o którym mowa w art. 93 ust. 2.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="298D9A1C" w14:textId="77777777" w:rsidR="00272BD0" w:rsidRDefault="00272BD0" w:rsidP="0017282F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D3A4B6C" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="00544EBA" w:rsidRDefault="0017282F" w:rsidP="0017282F">
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4D3A4B6C" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="003B331A" w:rsidRDefault="0017282F" w:rsidP="0017282F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>W związku ze zbieraniem od Pani/Pana danych osobowych, które to dane dotyczą Pani/Pana, podaję, zgodnie z art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych), czytaj dalej RODO, następujące informacje:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506C4C32" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="00544EBA" w:rsidRDefault="0017282F" w:rsidP="0017282F">
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="506C4C32" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="003B331A" w:rsidRDefault="0017282F" w:rsidP="0017282F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>· swoją tożsamość i dane kontaktowe:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B3EB76" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="00544EBA" w:rsidRDefault="0017282F" w:rsidP="0017282F">
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="65B3EB76" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="003B331A" w:rsidRDefault="0017282F" w:rsidP="0017282F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">Starosta Piaseczyński, ul. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00544EBA">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>Chyliczkowska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00544EBA">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14, 05-500 Piaseczno,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425CEAC7" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="00544EBA" w:rsidRDefault="0017282F" w:rsidP="0017282F">
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="425CEAC7" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="003B331A" w:rsidRDefault="0017282F" w:rsidP="0017282F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>· dane kontaktowe inspektora ochrony danych:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CFB766A" w14:textId="77777777" w:rsidR="000907E3" w:rsidRPr="000907E3" w:rsidRDefault="000907E3" w:rsidP="000907E3">
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2CFB766A" w14:textId="77777777" w:rsidR="000907E3" w:rsidRPr="003B331A" w:rsidRDefault="000907E3" w:rsidP="000907E3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>Pani Paulina Chacińska</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FA7CD3" w14:textId="77777777" w:rsidR="000907E3" w:rsidRPr="000907E3" w:rsidRDefault="000907E3" w:rsidP="000907E3">
-[...17 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="45FA7CD3" w14:textId="77777777" w:rsidR="000907E3" w:rsidRPr="003B331A" w:rsidRDefault="000907E3" w:rsidP="000907E3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Starostwo Powiatowe w Piasecznie, ul. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000907E3">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>Chyliczkowska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000907E3">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14, 05-500 Piaseczno</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789378D4" w14:textId="77777777" w:rsidR="000907E3" w:rsidRDefault="000907E3" w:rsidP="000907E3">
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="789378D4" w14:textId="77777777" w:rsidR="000907E3" w:rsidRPr="003B331A" w:rsidRDefault="000907E3" w:rsidP="000907E3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>tel. 22 756 62 54 wew. 170</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0849D61A" w14:textId="4C8F5773" w:rsidR="0017282F" w:rsidRPr="00544EBA" w:rsidRDefault="0017282F" w:rsidP="000907E3">
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0849D61A" w14:textId="4C8F5773" w:rsidR="0017282F" w:rsidRPr="003B331A" w:rsidRDefault="0017282F" w:rsidP="000907E3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>· cele przetwarzania danych osobowych, oraz podstawę prawną przetwarzania: art. 6 ust. 1 lit c) RODO, który stanowi, że: przetwarzanie jest niezbędne do wypełnienia obowiązku prawnego ciążącego na administratorze, w związku z art. 82 ust. 2 ustawy Prawo budowlane, zgodnie z którym organem właściwym do rozpatrzenia Pani/Pana wniosku jest starosta;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A756E3" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="00544EBA" w:rsidRDefault="0017282F" w:rsidP="0017282F">
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="13A756E3" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="003B331A" w:rsidRDefault="0017282F" w:rsidP="0017282F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>· informacje o odbiorcach danych osobowych lub o kategoriach odbiorców:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15BCFD79" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="00544EBA" w:rsidRDefault="0017282F" w:rsidP="0017282F">
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="15BCFD79" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="003B331A" w:rsidRDefault="0017282F" w:rsidP="0017282F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>1) strony postępowania, określone zgodnie z art. 28 ust. 2 ww. ustawy Prawo budowlane, który stanowi, że w sprawie pozwolenia na budowę są: inwestor oraz właściciele, użytkownicy wieczyści lub zarządcy nieruchomości znajdujących się w obszarze odziaływania obiektu,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E54D33B" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="00544EBA" w:rsidRDefault="0017282F" w:rsidP="0017282F">
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0E54D33B" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="003B331A" w:rsidRDefault="0017282F" w:rsidP="0017282F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">2) ewentualne osoby żądające wglądu do dokumentów urzędowych, zgodnie z ustawą o dostępie do informacji publicznej, bądź inny podmiot, który wykaże swój interes prawny lub obowiązek, zgodnie z art. 28 ustawy Kodeks postępowania administracyjnego, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6738261B" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="00544EBA" w:rsidRDefault="0017282F" w:rsidP="0017282F">
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="6738261B" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="003B331A" w:rsidRDefault="0017282F" w:rsidP="0017282F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">3) społeczeństwo, poprzez informację zamieszczoną na Biuletynie Informacji Publicznej urzędu obsługującego Głównego Inspektora Nadzoru Budowlanego w oparciu o art. 82b ust. 7 ww. ustawy, w przypadkach szczególnych na Biuletynie Informacji Publicznej tutejszego organu i/lub w drodze </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00544EBA">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>obwieszczeń</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00544EBA">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> na Biuletynie Informacji Publicznej urzędów gminnych i/lub tablicach ogłoszeń tych urzędów / zgodnie z art. 38 ust. 4 ww. ustawy Prawo budowlane, bądź zgodnie z art. 49a ustawy Kodeks postępowania administracyjnego, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701ACDAF" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="00544EBA" w:rsidRDefault="0017282F" w:rsidP="0017282F">
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="701ACDAF" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="003B331A" w:rsidRDefault="0017282F" w:rsidP="0017282F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>· okres, przez który dane osobowe będą przechowywane: „organ administracji architektoniczno- budowlanej przechowuje zatwierdzone projekty budowlane, projekty załączone do zgłoszenia, w stosunku do którego organ nie wniósł sprzeciwu, a także inne dokumenty objęte pozwoleniem na budowę lub tym zgłoszeniem, co najmniej przez okres istnienia obiektu budowlanego”(art. 38 ust. 2 ww. ustawy- Prawo budowlane), dopiero po upływie 10 lat po zakończonym okresie istnienia obiektu budowlanego ww. dokumentacja może ulec brakowaniu, inna dokumentacja może ulec brakowaniu po upływie 10 lat od dnia archiwizacji, zgodnie z rozporządzeniem Prezesa Rady Ministrów w sprawie instrukcji kancelaryjnej, jednolitych rzeczowych wykazów akt oraz instrukcji w sprawie organizacji i zakresu działania archiwów zakładowych,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F519C13" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="00544EBA" w:rsidRDefault="0017282F" w:rsidP="0017282F">
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4F519C13" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="003B331A" w:rsidRDefault="0017282F" w:rsidP="0017282F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>· informuję o prawie do żądania od administratora dostępu do danych osobowych dotyczących osoby, której dane dotyczą:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DD5527" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="00544EBA" w:rsidRDefault="0017282F" w:rsidP="0017282F">
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="08DD5527" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="003B331A" w:rsidRDefault="0017282F" w:rsidP="0017282F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>1) dostęp do treści danych, na podstawie art. 15 RODO,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E188140" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="00544EBA" w:rsidRDefault="0017282F" w:rsidP="0017282F">
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2E188140" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="003B331A" w:rsidRDefault="0017282F" w:rsidP="0017282F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>2) sprostowanie danych na podstawie art. 16 RODO,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D23440C" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="00544EBA" w:rsidRDefault="0017282F" w:rsidP="0017282F">
+    <w:p w14:paraId="7D23440C" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="003B331A" w:rsidRDefault="0017282F" w:rsidP="0017282F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>· informuję o prawie wniesienia skargi do Prezesa Urzędu Ochrony Danych osobowych, w sprawie przetwarzania danych osobowych niezgodnie z przepisami RODO,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF66B5B" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="00544EBA" w:rsidRDefault="0017282F" w:rsidP="0017282F">
+    <w:p w14:paraId="4CF66B5B" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="003B331A" w:rsidRDefault="0017282F" w:rsidP="0017282F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>· informuję, że podanie danych osobowych jest wymogiem ustawowym wynikającym z ustawy Prawo budowlane oraz osoba, której dane dotyczą, jest zobowiązana do ich podania.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24816A96" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="00544EBA" w:rsidRDefault="0017282F" w:rsidP="0017282F">
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="24816A96" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="003B331A" w:rsidRDefault="0017282F" w:rsidP="0017282F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>W wyniku nie podania danych osobowych organ będzie zobowiązany:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E2BEE2" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="00544EBA" w:rsidRDefault="0017282F" w:rsidP="0017282F">
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="13E2BEE2" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="003B331A" w:rsidRDefault="0017282F" w:rsidP="0017282F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>- w wypadku braku podania adresu wnioskodawcy i nie możliwości jego ustalenia na podstawie posiadanych danych, pozostawić sprawę bez rozpoznania, zgodnie z art. 64 § 1 Kodeks postępowania administracyjnego;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC19507" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="00544EBA" w:rsidRDefault="0017282F" w:rsidP="0017282F">
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7CC19507" w14:textId="77777777" w:rsidR="0017282F" w:rsidRPr="003B331A" w:rsidRDefault="0017282F" w:rsidP="0017282F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>- w przypadku nie podania innych danych, do wezwania o ich podanie, zgodnie z art. 64 § 2 ustawy Kodeks postępowania administracyjnego, i dopiero po bezskutecznym upływie terminu na uzupełnienie braków określonych w wezwaniu, sprawę pozostawić bez rozpoznania;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1980FFFC" w14:textId="653BDBCB" w:rsidR="00666DEA" w:rsidRPr="00544EBA" w:rsidRDefault="0017282F" w:rsidP="00544EBA">
-[...21 lines deleted...]
-    <w:sectPr w:rsidR="00666DEA" w:rsidRPr="00544EBA" w:rsidSect="00544EBA">
+    <w:p w14:paraId="1980FFFC" w14:textId="653BDBCB" w:rsidR="00666DEA" w:rsidRPr="003B331A" w:rsidRDefault="0017282F" w:rsidP="00544EBA">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>· przetwarzanie danych osobowych nie po</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="003B331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>lega zautomatyzowanym podejmowaniu decyzji, w tym profilowaniu.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00666DEA" w:rsidRPr="003B331A" w:rsidSect="00544EBA">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="00"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A1A1B8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF160CC8"/>
     <w:lvl w:ilvl="0" w:tplc="DD326504">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1128" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3068,63 +3358,67 @@
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA333E"/>
     <w:rsid w:val="00056ED8"/>
     <w:rsid w:val="000907E3"/>
     <w:rsid w:val="00095777"/>
     <w:rsid w:val="000B7F99"/>
     <w:rsid w:val="00123E88"/>
     <w:rsid w:val="0017282F"/>
     <w:rsid w:val="00272BD0"/>
     <w:rsid w:val="002A1428"/>
     <w:rsid w:val="0035085D"/>
+    <w:rsid w:val="003B331A"/>
     <w:rsid w:val="00411DA3"/>
     <w:rsid w:val="00544EBA"/>
     <w:rsid w:val="005A7593"/>
     <w:rsid w:val="006618F5"/>
     <w:rsid w:val="00666DEA"/>
     <w:rsid w:val="00726FA8"/>
     <w:rsid w:val="00740972"/>
     <w:rsid w:val="007C6D53"/>
     <w:rsid w:val="0085419A"/>
     <w:rsid w:val="008744BB"/>
+    <w:rsid w:val="008E399F"/>
+    <w:rsid w:val="009A0352"/>
     <w:rsid w:val="009A1915"/>
     <w:rsid w:val="00A418D1"/>
     <w:rsid w:val="00BA15E0"/>
+    <w:rsid w:val="00BB03CA"/>
     <w:rsid w:val="00BE73B9"/>
     <w:rsid w:val="00C46638"/>
     <w:rsid w:val="00CC1D28"/>
     <w:rsid w:val="00CF4E64"/>
     <w:rsid w:val="00D30092"/>
     <w:rsid w:val="00D8247A"/>
     <w:rsid w:val="00D95BD9"/>
     <w:rsid w:val="00DA333E"/>
     <w:rsid w:val="00E04771"/>
     <w:rsid w:val="00ED4239"/>
     <w:rsid w:val="00F15C21"/>
     <w:rsid w:val="00F76F4A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -3901,78 +4195,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D87331E2-D688-47DD-9431-C8E925623E70}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCF4EEA4-3E86-46B0-850E-07279352B871}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1454</Words>
-  <Characters>8729</Characters>
+  <Words>1841</Words>
+  <Characters>11050</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>92</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10163</CharactersWithSpaces>
+  <CharactersWithSpaces>12866</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sylwia Moszczyńska-Staś</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>